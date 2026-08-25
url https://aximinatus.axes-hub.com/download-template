--- v0 (2026-06-05)
+++ v1 (2026-08-25)
@@ -1,194 +1,206 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-[...7 lines deleted...]
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E2D3F7CE-AA9E-479F-A3A7-D9CD5134A984}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <workbookPr/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{63F17C90-B649-4A03-AEE1-0C3A20C28718}"/>
+    <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
-    <sheet name="Комментарии" sheetId="1" r:id="rId1"/>
-    <sheet name="Категории" sheetId="2" r:id="rId2"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Комментарии" sheetId="1" state="visible" r:id="rId1"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Категории" sheetId="2" state="visible" r:id="rId2"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...18 lines deleted...]
-  </extLst>
+  <definedNames/>
+  <calcPr calcId="191029" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
-<file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-[...18 lines deleted...]
-
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="2" x14ac:knownFonts="1">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <numFmts count="0"/>
+  <fonts count="2">
     <font>
+      <name val="Aptos Narrow"/>
+      <charset val="204"/>
+      <family val="2"/>
+      <color theme="1"/>
       <sz val="11"/>
-      <color theme="1"/>
-[...2 lines deleted...]
-      <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <b/>
-[...1 lines deleted...]
-      <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
+      <b val="1"/>
+      <color theme="1"/>
+      <sz val="11"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
-      <patternFill patternType="none"/>
+      <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="5" tint="0.59999389629810485"/>
+        <fgColor theme="5" tint="0.5999938962981048"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
-  <extLst>
-[...6 lines deleted...]
-  </extLst>
+  <colors>
+    <indexedColors>
+      <rgbColor rgb="00000000"/>
+      <rgbColor rgb="00FFFFFF"/>
+      <rgbColor rgb="00FF0000"/>
+      <rgbColor rgb="0000FF00"/>
+      <rgbColor rgb="000000FF"/>
+      <rgbColor rgb="00FFFF00"/>
+      <rgbColor rgb="00FF00FF"/>
+      <rgbColor rgb="0000FFFF"/>
+      <rgbColor rgb="00000000"/>
+      <rgbColor rgb="00FFFFFF"/>
+      <rgbColor rgb="00FF0000"/>
+      <rgbColor rgb="0000FF00"/>
+      <rgbColor rgb="000000FF"/>
+      <rgbColor rgb="00FFFF00"/>
+      <rgbColor rgb="00FF00FF"/>
+      <rgbColor rgb="0000FFFF"/>
+      <rgbColor rgb="00800000"/>
+      <rgbColor rgb="00008000"/>
+      <rgbColor rgb="00000080"/>
+      <rgbColor rgb="00808000"/>
+      <rgbColor rgb="00800080"/>
+      <rgbColor rgb="00008080"/>
+      <rgbColor rgb="00C0C0C0"/>
+      <rgbColor rgb="00808080"/>
+      <rgbColor rgb="009999FF"/>
+      <rgbColor rgb="00993366"/>
+      <rgbColor rgb="00FFFFCC"/>
+      <rgbColor rgb="00CCFFFF"/>
+      <rgbColor rgb="00660066"/>
+      <rgbColor rgb="00FF8080"/>
+      <rgbColor rgb="000066CC"/>
+      <rgbColor rgb="00CCCCFF"/>
+      <rgbColor rgb="00000080"/>
+      <rgbColor rgb="00FF00FF"/>
+      <rgbColor rgb="00FFFF00"/>
+      <rgbColor rgb="0000FFFF"/>
+      <rgbColor rgb="00800080"/>
+      <rgbColor rgb="00800000"/>
+      <rgbColor rgb="00008080"/>
+      <rgbColor rgb="000000FF"/>
+      <rgbColor rgb="0000CCFF"/>
+      <rgbColor rgb="00CCFFFF"/>
+      <rgbColor rgb="00CCFFCC"/>
+      <rgbColor rgb="00FFFF99"/>
+      <rgbColor rgb="0099CCFF"/>
+      <rgbColor rgb="00FF99CC"/>
+      <rgbColor rgb="00CC99FF"/>
+      <rgbColor rgb="00FFCC99"/>
+      <rgbColor rgb="003366FF"/>
+      <rgbColor rgb="0033CCCC"/>
+      <rgbColor rgb="0099CC00"/>
+      <rgbColor rgb="00FFCC00"/>
+      <rgbColor rgb="00FF9900"/>
+      <rgbColor rgb="00FF6600"/>
+      <rgbColor rgb="00666699"/>
+      <rgbColor rgb="00969696"/>
+      <rgbColor rgb="00003366"/>
+      <rgbColor rgb="00339966"/>
+      <rgbColor rgb="00003300"/>
+      <rgbColor rgb="00333300"/>
+      <rgbColor rgb="00993300"/>
+      <rgbColor rgb="00993366"/>
+      <rgbColor rgb="00333399"/>
+      <rgbColor rgb="00333333"/>
+    </indexedColors>
+  </colors>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId4"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -463,119 +475,121 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7B95063F-E5CE-4FF8-A424-7DC4AA41B948}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
   <dimension ref="A1:C1"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="14.4"/>
   <cols>
-    <col min="1" max="1" width="20.77734375" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="73.21875" style="1" customWidth="1"/>
+    <col width="20.77734375" customWidth="1" style="1" min="1" max="1"/>
+    <col width="79.109375" customWidth="1" style="1" min="2" max="2"/>
+    <col width="73.21875" customWidth="1" style="1" min="3" max="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" s="3" customFormat="1" ht="61.2" customHeight="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-        <v>0</v>
+    <row r="1" ht="61.2" customFormat="1" customHeight="1" s="3">
+      <c r="A1" s="2" t="inlineStr">
+        <is>
+          <t>ID</t>
+        </is>
       </c>
-      <c r="B1" s="2" t="s">
-        <v>1</v>
+      <c r="B1" s="2" t="inlineStr">
+        <is>
+          <t>Комментарий</t>
+        </is>
       </c>
-      <c r="C1" s="2" t="s">
-        <v>2</v>
+      <c r="C1" s="2" t="inlineStr">
+        <is>
+          <t>Вопрос</t>
+        </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{511191FC-B7AD-4DDF-86D2-8FC8A1010181}">
-  <dimension ref="A1:B1"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:C1"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="G9" sqref="G9"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="14.4"/>
   <cols>
-    <col min="1" max="1" width="86.109375" style="1" customWidth="1"/>
-    <col min="2" max="2" width="57.33203125" style="1" customWidth="1"/>
+    <col width="86.109375" customWidth="1" style="1" min="1" max="1"/>
+    <col width="57.33203125" customWidth="1" style="1" min="2" max="2"/>
+    <col width="57.33203125" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2" s="3" customFormat="1" ht="48.6" customHeight="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-        <v>3</v>
+    <row r="1" ht="48.6" customFormat="1" customHeight="1" s="3">
+      <c r="A1" s="2" t="inlineStr">
+        <is>
+          <t>Категории</t>
+        </is>
       </c>
-      <c r="B1" s="2" t="s">
-        <v>4</v>
+      <c r="B1" s="2" t="inlineStr">
+        <is>
+          <t>Уточнения категории</t>
+        </is>
+      </c>
+      <c r="C1" s="2" t="inlineStr">
+        <is>
+          <t>Не включать в категорию</t>
+        </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...22 lines deleted...]
-  <HyperlinksChanged>false</HyperlinksChanged>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Dmitry</dc:creator>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+  <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">Dmitry</dc:creator>
+  <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>